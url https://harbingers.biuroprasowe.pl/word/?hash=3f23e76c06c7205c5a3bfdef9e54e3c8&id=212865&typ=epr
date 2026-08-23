--- v0 (2026-06-22)
+++ v1 (2026-08-23)
@@ -26,51 +26,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="600" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Harbingers z 5 nominacjami w finale European Paid Media Awards 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Agencja digital marketingowa Harbingers znalazła się w finale European Paid Media Awards 2026, jednego z najważniejszych europejskich konkursów branżowych poświęconych kampaniom płatnym. W tegorocznej edycji agencja otrzymała 5 finałowych nominacji za projekty zrealizowane dla swoich Partnerów: marek Skalnik, Kärcher Professional, enova365, BoboWózki oraz Oknoplast.</w:t>
+        <w:t xml:space="preserve">Agencja digital marketingowa Harbingers znalazła się w finale European Paid Media Awards 2026, jednego z najważniejszych europejskich konkursów branżowych poświęconych kampaniom płatnym. W tegorocznej edycji agencja otrzymała 5 finałowych nominacji za projekty zrealizowane dla swoich Partnerów: marek Skalnik, Kärcher Professional, enova365 oraz Oknoplast.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">European Paid Media Awards wyróżnia kampanie, strategie, zespoły i narzędzia, które wyznaczają standardy skuteczności w płatnej reklamie internetowej. W konkursie oceniane są m.in. działania z obszaru paid search, paid social, shopping ads, e-commerce, lead generation, B2B, finansów, automatyzacji i wykorzystania danych.</w:t>
       </w:r>
@@ -192,51 +192,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ecommerce Campaign of the Year</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Harbingers &amp; BoboWózki </w:t>
+        <w:t xml:space="preserve">Harbingers </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="150"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Lead Gen Campaign of the Year</w:t>
       </w:r>
     </w:p>
     <w:p>