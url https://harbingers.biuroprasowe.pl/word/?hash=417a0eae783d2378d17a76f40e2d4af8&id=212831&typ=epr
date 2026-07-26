--- v0 (2026-06-10)
+++ v1 (2026-07-26)
@@ -148,61 +148,63 @@
         </w:rPr>
         <w:t xml:space="preserve">Miłosz Nowakowski, Sales Director w Brandly360,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="150"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Oliwia Simińska, Marketing Manager w Auroria.</w:t>
       </w:r>
     </w:p>
+    <w:p/>
+    <w:p/>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Debata potrwa </w:t>
+        <w:t xml:space="preserve">Debatę zmoderuje Dawid Małkowski - Business Growth Expert, wydarzenie potrwa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">60–90 minut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> i będzie miała formę dyskusji ekspertów. Organizatorzy zapowiadają konkretne rekomendacje dla marek sprzedających online oraz omówienie priorytetów, które już dziś powinny znaleźć się na liście managerów marketingu i e-commerce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="500" w:line="264" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>