--- v0 (2026-03-14)
+++ v1 (2026-04-29)
@@ -126,153 +126,194 @@
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Spotkanie poprowadzą:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:b/>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> – Head of Strategy &amp; Creative w Harbingers</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Krzysztof Kobylarz – Head of Strategy &amp; Creative w Harbingers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="150"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Michał Kowalik – Company Owner w Panstrateg.pl oraz wykładowca Akademii Leona Koźmińskiego</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="0" w:after="300"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Udział w webinarze jest bezpłatny, jednak wymagana jest wcześniejsza rejestracja. Uczestnicy będą mogli wziąć udział w sesji </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Michał Kowalik</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> – Company Owner w Panstrateg.pl</w:t>
+        <w:t xml:space="preserve">Q&amp;A z ekspertami</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.</w:t>
       </w:r>
     </w:p>
     <w:p/>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Partnerem technologicznym wydarzenia jest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">GetResponse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Partnerem merytorycznym wydarzenia jest </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Akademia Leona Koźmińskiego.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Webinar posiada również </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">akredytację DIMAQ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, co oznacza, że posiadacze certyfikatu DIMAQ mogą otrzymać 2 punkty recertyfikacyjne za udział na żywo w wydarzeniu.</w:t>
+      </w:r>
+    </w:p>
     <w:p/>
-    <w:p>
-[...56 lines deleted...]
-    </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Link do rejestracji:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> https://webinar.harbingers.io/strategia-komunikacji</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11870" w:h="16787"/>
       <w:pgMar w:top="650" w:right="650" w:bottom="850" w:left="650" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>