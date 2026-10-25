--- v0 (2026-09-10)
+++ v1 (2026-10-25)
@@ -50,64 +50,64 @@
         </w:rPr>
         <w:t xml:space="preserve">Veloweld specjalizuje się w zrobotyzowanym spawaniu i dostarczaniu stanowisk spawalniczych dla przemysłu. W ofercie marki znajdują się gotowe cele spawalnicze oraz rozwiązania projektowane pod indywidualne potrzeby klientów. Firma ma ponad 12 lat doświadczenia w obszarze robotyzacji spawania i współpracuje z ponad 150 przedsiębiorstwami.</w:t>
       </w:r>
     </w:p>
     <w:p/>
     <w:p>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Współpraca z Harbingers obejmuje działania w obszarze SEM oraz analityki. Jej głównym celem jest pozyskiwanie leadów i wsparcie sprzedaży Veloweld poprzez działania digitalowe. W ramach projektu agencja będzie również wspierać promocję i sprzedaż biletów na Welding Day - wydarzenie organizowane przez Veloweld w listopadzie na Zamku Gniew.</w:t>
+        <w:t xml:space="preserve">Współpraca z Harbingers obejmuje działania w obszarze SEM oraz analityki. Jej głównym celem jest pozyskiwanie leadów i wsparcie sprzedaży Veloweld poprzez działania digitalowe. W ramach projektu agencja będzie również wspierać promocję i sprzedaż biletów na VELO WELDING DAYS - wydarzenie organizowane przez Veloweld w listopadzie na Zamku Gniew.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">W działaniach reklamowych wykorzystywane będą materiały przygotowane w ramach współpracy Veloweld z Mariuszem Pudzianowskim. Projekt łączy działania związane z promocją marki i jej oferty z aktywnościami wspierającymi sprzedaż oraz pozyskiwanie nowych kontaktów biznesowych.</w:t>
+        <w:t xml:space="preserve">W działaniach reklamowych wykorzystywane będą materiały przygotowane w ramach współprac Veloweld z Mariuszem Pudzianowskim. Projekt łączy działania związane z promocją marki i jej oferty z aktywnościami wspierającymi sprzedaż oraz pozyskiwanie nowych kontaktów biznesowych.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="0" w:after="300"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve">Współpraca z Veloweld łączy działania nastawione na pozyskiwanie leadów z promocją ważnych dla marki aktywności. W tym projekcie szczególnie istotne jest dla nas połączenie potencjału digitalu z jasno określonymi celami biznesowymi. Chcemy wspierać Veloweld zarówno w docieraniu do nowych klientów, jak i budowaniu zainteresowania marką wśród przedstawicieli branży</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="calibri" w:hAnsi="calibri" w:eastAsia="calibri" w:cs="calibri"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> - mówi </w:t>
       </w:r>
       <w:r>